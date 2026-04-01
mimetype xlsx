--- v1 (2025-12-14)
+++ v2 (2026-04-01)
@@ -85,51 +85,51 @@
     <sheet name="KIR&amp;Science Club (logios)" sheetId="8" r:id="rId11"/>
     <sheet name="Basket" sheetId="9" r:id="rId12"/>
     <sheet name="Teater&amp;Sinematografi (Lumier)" sheetId="10" r:id="rId13"/>
     <sheet name="PMR (Kalthera)" sheetId="11" r:id="rId14"/>
     <sheet name="Bulu Tangkis" sheetId="12" r:id="rId15"/>
     <sheet name="Rohani Islam (Putra)" sheetId="13" r:id="rId16"/>
     <sheet name="Pramuka Reguler" sheetId="14" r:id="rId17"/>
     <sheet name="Band" sheetId="15" r:id="rId18"/>
     <sheet name="Paskibra" sheetId="16" r:id="rId19"/>
     <sheet name="Voleyball" sheetId="17" r:id="rId20"/>
     <sheet name="IT (Eureka)" sheetId="18" r:id="rId21"/>
     <sheet name="Tae Kwon Do" sheetId="19" r:id="rId22"/>
     <sheet name="Japan Club" sheetId="20" r:id="rId23"/>
     <sheet name="Pecinta Alam (Carvedium)" sheetId="21" r:id="rId24"/>
     <sheet name="Fotografi (Zoom)" sheetId="22" r:id="rId25"/>
     <sheet name="Paduan Suara (Claire)" sheetId="23" r:id="rId26"/>
     <sheet name="German Club" sheetId="24" r:id="rId27"/>
     <sheet name="Pencak Silat" sheetId="25" r:id="rId28"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="684">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="685">
   <si>
     <t>Kelas</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Ekskul 1</t>
   </si>
   <si>
     <t>Ekskul 2</t>
   </si>
   <si>
     <t>Ekskul 3</t>
   </si>
   <si>
     <t>Ekskul 4</t>
   </si>
   <si>
     <t>Ekskul 5</t>
   </si>
   <si>
     <t>X.1</t>
   </si>
   <si>
@@ -1767,50 +1767,53 @@
   <si>
     <t>ASTRID CAROLINA MAHARANI</t>
   </si>
   <si>
     <t>BENDIKTA KENYA AUREOLA SUBANDRIYO</t>
   </si>
   <si>
     <t>CHRISNATHANIA ATHALIA</t>
   </si>
   <si>
     <t>DANISH ALMIRA NARESWARI</t>
   </si>
   <si>
     <t>DINDA APRILLIA PUTRI</t>
   </si>
   <si>
     <t>FAIZA RISMADINA WAHID</t>
   </si>
   <si>
     <t>FAJAR ADIL PAULUS LUMBAN TORUAN</t>
   </si>
   <si>
     <t>FAUZAN ADLI FINDI</t>
   </si>
   <si>
+    <t>Ghani Budi Davino</t>
+  </si>
+  <si>
     <t>GLADIS TIARA ODELIA SIMANJUNTAK</t>
   </si>
   <si>
     <t>GUSTAF KAIF FADHL</t>
   </si>
   <si>
     <t>JUAN EVAN PRISCO SIMANUNGKALIT</t>
   </si>
   <si>
     <t>Latisya Zafira Harol</t>
   </si>
   <si>
     <t>MADE ARTHA VASUDEVA PUTRA</t>
   </si>
   <si>
     <t>MUHAMMAD FARREL HIDAYAT</t>
   </si>
   <si>
     <t>Muhammad Razzan Triswiandi</t>
   </si>
   <si>
     <t>MUHAMMAD SENO SYAWALLIA</t>
   </si>
   <si>
     <t>MUHAMMAD ZURO HAFIZ RAMADHANI</t>
@@ -2067,51 +2070,51 @@
   <si>
     <t>Wildan Hail Syafaat</t>
   </si>
   <si>
     <t>Yusuf Abdurrahman</t>
   </si>
   <si>
     <t>PEMERINTAH PROVINSI DAERAH KHUSUS IBUKOTA JAKARTA</t>
   </si>
   <si>
     <t>DINAS PENDIDIKAN</t>
   </si>
   <si>
     <t>DINAS SEKOLAH MENENGAH ATAS (SMA) NEGERI 81 JAKARTA</t>
   </si>
   <si>
     <t xml:space="preserve"> Jl.  Kartika  Ekapaksi  RT 011/006 KPAD Jatiwaringin Jakarta Timur 13620 sma81.jt2@gmail.com</t>
   </si>
   <si>
     <t>JAKARTA</t>
   </si>
   <si>
     <t>DAFTAR PESERTA EKSTRA KURIKULER 2025/2026</t>
   </si>
   <si>
-    <t>Download per 07:28 - 14 Dec-2025</t>
+    <t>Download per 15:02 - 1 Apr-2026</t>
   </si>
   <si>
     <t>Pembina: Delfitra Hardian</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>NIS</t>
   </si>
   <si>
     <t>Pembina: Putri Rahmawati</t>
   </si>
   <si>
     <t>Pembina: Rizky Windiantari</t>
   </si>
   <si>
     <t>Pembina: Iswari Ridawati</t>
   </si>
   <si>
     <t>Pembina: Sandra Liansyah</t>
   </si>
   <si>
     <t>Pembina: Ayu Koeswardani</t>
   </si>
@@ -3634,54 +3637,54 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G607"/>
+  <dimension ref="A1:G608"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A607" sqref="A607:G607"/>
+      <selection activeCell="A608" sqref="A608:G608"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
     <col min="5" max="5" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
@@ -7122,51 +7125,53 @@
         <v>244</v>
       </c>
       <c r="B230" s="2" t="s">
         <v>261</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>40</v>
       </c>
       <c r="D230" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E230" s="2"/>
       <c r="F230" s="2"/>
       <c r="G230" s="2"/>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>262</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D231" s="2"/>
+      <c r="D231" s="2" t="s">
+        <v>18</v>
+      </c>
       <c r="E231" s="2"/>
       <c r="F231" s="2"/>
       <c r="G231" s="2"/>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B232" s="2" t="s">
         <v>263</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D232" s="2"/>
       <c r="E232" s="2"/>
       <c r="F232" s="2"/>
       <c r="G232" s="2"/>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>264</v>
@@ -7540,54 +7545,54 @@
       <c r="G257" s="2"/>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>291</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D258" s="2"/>
       <c r="E258" s="2"/>
       <c r="F258" s="2"/>
       <c r="G258" s="2"/>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C259" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D259" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E259" s="2"/>
       <c r="F259" s="2"/>
       <c r="G259" s="2"/>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D260" s="2"/>
       <c r="E260" s="2"/>
       <c r="F260" s="2"/>
       <c r="G260" s="2"/>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B261" s="2" t="s">
@@ -7602,54 +7607,54 @@
       <c r="G261" s="2"/>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B262" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D262" s="2"/>
       <c r="E262" s="2"/>
       <c r="F262" s="2"/>
       <c r="G262" s="2"/>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B263" s="2" t="s">
         <v>296</v>
       </c>
       <c r="C263" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D263" s="2" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E263" s="2"/>
       <c r="F263" s="2"/>
       <c r="G263" s="2"/>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B264" s="2" t="s">
         <v>298</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D264" s="2"/>
       <c r="E264" s="2"/>
       <c r="F264" s="2"/>
       <c r="G264" s="2"/>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="2" t="s">
         <v>282</v>
       </c>
       <c r="B265" s="2" t="s">
@@ -8146,54 +8151,54 @@
       <c r="G297" s="2"/>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>333</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D298" s="2"/>
       <c r="E298" s="2"/>
       <c r="F298" s="2"/>
       <c r="G298" s="2"/>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B299" s="2" t="s">
         <v>334</v>
       </c>
       <c r="C299" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D299" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E299" s="2"/>
       <c r="F299" s="2"/>
       <c r="G299" s="2"/>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>335</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D300" s="2"/>
       <c r="E300" s="2"/>
       <c r="F300" s="2"/>
       <c r="G300" s="2"/>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B301" s="2" t="s">
@@ -8876,54 +8881,54 @@
       <c r="G345" s="2"/>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B346" s="2" t="s">
         <v>383</v>
       </c>
       <c r="C346" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D346" s="2"/>
       <c r="E346" s="2"/>
       <c r="F346" s="2"/>
       <c r="G346" s="2"/>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B347" s="2" t="s">
         <v>384</v>
       </c>
       <c r="C347" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D347" s="2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E347" s="2"/>
       <c r="F347" s="2"/>
       <c r="G347" s="2"/>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B348" s="2" t="s">
         <v>385</v>
       </c>
       <c r="C348" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D348" s="2"/>
       <c r="E348" s="2"/>
       <c r="F348" s="2"/>
       <c r="G348" s="2"/>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B349" s="2" t="s">
@@ -8970,54 +8975,54 @@
       <c r="G351" s="2"/>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B352" s="2" t="s">
         <v>389</v>
       </c>
       <c r="C352" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D352" s="2"/>
       <c r="E352" s="2"/>
       <c r="F352" s="2"/>
       <c r="G352" s="2"/>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B353" s="2" t="s">
         <v>390</v>
       </c>
       <c r="C353" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D353" s="2" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E353" s="2"/>
       <c r="F353" s="2"/>
       <c r="G353" s="2"/>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>391</v>
       </c>
       <c r="C354" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D354" s="2"/>
       <c r="E354" s="2"/>
       <c r="F354" s="2"/>
       <c r="G354" s="2"/>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="2" t="s">
         <v>356</v>
       </c>
       <c r="B355" s="2" t="s">
@@ -9051,54 +9056,54 @@
       <c r="G356" s="2"/>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>395</v>
       </c>
       <c r="C357" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D357" s="2"/>
       <c r="E357" s="2"/>
       <c r="F357" s="2"/>
       <c r="G357" s="2"/>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B358" s="2" t="s">
         <v>396</v>
       </c>
       <c r="C358" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D358" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E358" s="2"/>
       <c r="F358" s="2"/>
       <c r="G358" s="2"/>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>397</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D359" s="2"/>
       <c r="E359" s="2"/>
       <c r="F359" s="2"/>
       <c r="G359" s="2"/>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B360" s="2" t="s">
@@ -9235,54 +9240,54 @@
       <c r="G368" s="2"/>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>407</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>408</v>
       </c>
       <c r="D369" s="2"/>
       <c r="E369" s="2"/>
       <c r="F369" s="2"/>
       <c r="G369" s="2"/>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C370" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D370" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E370" s="2"/>
       <c r="F370" s="2"/>
       <c r="G370" s="2"/>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>410</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D371" s="2"/>
       <c r="E371" s="2"/>
       <c r="F371" s="2"/>
       <c r="G371" s="2"/>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B372" s="2" t="s">
@@ -9312,54 +9317,54 @@
       <c r="G373" s="2"/>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>413</v>
       </c>
       <c r="C374" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D374" s="2"/>
       <c r="E374" s="2"/>
       <c r="F374" s="2"/>
       <c r="G374" s="2"/>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>414</v>
       </c>
       <c r="C375" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="D375" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="E375" s="2"/>
       <c r="F375" s="2"/>
       <c r="G375" s="2"/>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>415</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D376" s="2"/>
       <c r="E376" s="2"/>
       <c r="F376" s="2"/>
       <c r="G376" s="2"/>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B377" s="2" t="s">
@@ -9436,54 +9441,54 @@
       <c r="G381" s="2"/>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>421</v>
       </c>
       <c r="C382" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D382" s="2"/>
       <c r="E382" s="2"/>
       <c r="F382" s="2"/>
       <c r="G382" s="2"/>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>422</v>
       </c>
       <c r="C383" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D383" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E383" s="2"/>
       <c r="F383" s="2"/>
       <c r="G383" s="2"/>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>423</v>
       </c>
       <c r="C384" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D384" s="2"/>
       <c r="E384" s="2"/>
       <c r="F384" s="2"/>
       <c r="G384" s="2"/>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B385" s="2" t="s">
@@ -9802,54 +9807,54 @@
       <c r="G405" s="2"/>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="2" t="s">
         <v>432</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>447</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D406" s="2"/>
       <c r="E406" s="2"/>
       <c r="F406" s="2"/>
       <c r="G406" s="2"/>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="2" t="s">
         <v>432</v>
       </c>
       <c r="B407" s="2" t="s">
         <v>448</v>
       </c>
       <c r="C407" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D407" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E407" s="2"/>
       <c r="F407" s="2"/>
       <c r="G407" s="2"/>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="2" t="s">
         <v>432</v>
       </c>
       <c r="B408" s="2" t="s">
         <v>449</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D408" s="2"/>
       <c r="E408" s="2"/>
       <c r="F408" s="2"/>
       <c r="G408" s="2"/>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="2" t="s">
         <v>432</v>
       </c>
       <c r="B409" s="2" t="s">
@@ -10170,89 +10175,89 @@
     <row r="430" spans="1:7">
       <c r="A430" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B430" s="2" t="s">
         <v>472</v>
       </c>
       <c r="C430" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D430" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E430" s="2"/>
       <c r="F430" s="2"/>
       <c r="G430" s="2"/>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B431" s="2" t="s">
         <v>473</v>
       </c>
       <c r="C431" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D431" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E431" s="2"/>
       <c r="F431" s="2"/>
       <c r="G431" s="2"/>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B432" s="2" t="s">
         <v>474</v>
       </c>
       <c r="C432" s="2" t="s">
         <v>43</v>
       </c>
       <c r="D432" s="2"/>
       <c r="E432" s="2"/>
       <c r="F432" s="2"/>
       <c r="G432" s="2"/>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B433" s="2" t="s">
         <v>475</v>
       </c>
       <c r="C433" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D433" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E433" s="2" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="F433" s="2"/>
       <c r="G433" s="2"/>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B434" s="2" t="s">
         <v>476</v>
       </c>
       <c r="C434" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D434" s="2"/>
       <c r="E434" s="2"/>
       <c r="F434" s="2"/>
       <c r="G434" s="2"/>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B435" s="2" t="s">
         <v>477</v>
@@ -10341,53 +10346,55 @@
       <c r="G440" s="2"/>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B441" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C441" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D441" s="2"/>
       <c r="E441" s="2"/>
       <c r="F441" s="2"/>
       <c r="G441" s="2"/>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B442" s="2" t="s">
         <v>484</v>
       </c>
       <c r="C442" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D442" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D442" s="2"/>
       <c r="E442" s="2"/>
       <c r="F442" s="2"/>
       <c r="G442" s="2"/>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B443" s="2" t="s">
         <v>485</v>
       </c>
       <c r="C443" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D443" s="2"/>
       <c r="E443" s="2"/>
       <c r="F443" s="2"/>
       <c r="G443" s="2"/>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B444" s="2" t="s">
         <v>486</v>
@@ -10525,51 +10532,53 @@
     <row r="453" spans="1:7">
       <c r="A453" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B453" s="2" t="s">
         <v>495</v>
       </c>
       <c r="C453" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D453" s="2"/>
       <c r="E453" s="2"/>
       <c r="F453" s="2"/>
       <c r="G453" s="2"/>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B454" s="2" t="s">
         <v>496</v>
       </c>
       <c r="C454" s="2" t="s">
         <v>434</v>
       </c>
-      <c r="D454" s="2"/>
+      <c r="D454" s="2" t="s">
+        <v>92</v>
+      </c>
       <c r="E454" s="2"/>
       <c r="F454" s="2"/>
       <c r="G454" s="2"/>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B455" s="2" t="s">
         <v>497</v>
       </c>
       <c r="C455" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D455" s="2"/>
       <c r="E455" s="2"/>
       <c r="F455" s="2"/>
       <c r="G455" s="2"/>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B456" s="2" t="s">
         <v>498</v>
@@ -10615,51 +10624,53 @@
     <row r="459" spans="1:7">
       <c r="A459" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B459" s="2" t="s">
         <v>501</v>
       </c>
       <c r="C459" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D459" s="2"/>
       <c r="E459" s="2"/>
       <c r="F459" s="2"/>
       <c r="G459" s="2"/>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B460" s="2" t="s">
         <v>502</v>
       </c>
       <c r="C460" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D460" s="2"/>
+      <c r="D460" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="E460" s="2"/>
       <c r="F460" s="2"/>
       <c r="G460" s="2"/>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B461" s="2" t="s">
         <v>503</v>
       </c>
       <c r="C461" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D461" s="2"/>
       <c r="E461" s="2"/>
       <c r="F461" s="2"/>
       <c r="G461" s="2"/>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B462" s="2" t="s">
         <v>504</v>
@@ -11039,54 +11050,54 @@
       <c r="G486" s="2"/>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" s="2" t="s">
         <v>507</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>530</v>
       </c>
       <c r="C487" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D487" s="2"/>
       <c r="E487" s="2"/>
       <c r="F487" s="2"/>
       <c r="G487" s="2"/>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" s="2" t="s">
         <v>507</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>531</v>
       </c>
       <c r="C488" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D488" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E488" s="2"/>
       <c r="F488" s="2"/>
       <c r="G488" s="2"/>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" s="2" t="s">
         <v>507</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>532</v>
       </c>
       <c r="C489" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D489" s="2"/>
       <c r="E489" s="2"/>
       <c r="F489" s="2"/>
       <c r="G489" s="2"/>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" s="2" t="s">
         <v>507</v>
       </c>
       <c r="B490" s="2" t="s">
@@ -11176,54 +11187,54 @@
       <c r="G495" s="2"/>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" s="2" t="s">
         <v>507</v>
       </c>
       <c r="B496" s="2" t="s">
         <v>539</v>
       </c>
       <c r="C496" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D496" s="2"/>
       <c r="E496" s="2"/>
       <c r="F496" s="2"/>
       <c r="G496" s="2"/>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" s="2" t="s">
         <v>507</v>
       </c>
       <c r="B497" s="2" t="s">
         <v>540</v>
       </c>
       <c r="C497" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D497" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E497" s="2"/>
       <c r="F497" s="2"/>
       <c r="G497" s="2"/>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" s="2" t="s">
         <v>507</v>
       </c>
       <c r="B498" s="2" t="s">
         <v>541</v>
       </c>
       <c r="C498" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D498" s="2"/>
       <c r="E498" s="2"/>
       <c r="F498" s="2"/>
       <c r="G498" s="2"/>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" s="2" t="s">
         <v>507</v>
       </c>
       <c r="B499" s="2" t="s">
@@ -11253,54 +11264,54 @@
       <c r="G500" s="2"/>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>545</v>
       </c>
       <c r="C501" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D501" s="2"/>
       <c r="E501" s="2"/>
       <c r="F501" s="2"/>
       <c r="G501" s="2"/>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B502" s="2" t="s">
         <v>546</v>
       </c>
       <c r="C502" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D502" s="2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E502" s="2"/>
       <c r="F502" s="2"/>
       <c r="G502" s="2"/>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B503" s="2" t="s">
         <v>547</v>
       </c>
       <c r="C503" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D503" s="2"/>
       <c r="E503" s="2"/>
       <c r="F503" s="2"/>
       <c r="G503" s="2"/>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B504" s="2" t="s">
@@ -11345,69 +11356,71 @@
       <c r="G506" s="2"/>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B507" s="2" t="s">
         <v>551</v>
       </c>
       <c r="C507" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D507" s="2"/>
       <c r="E507" s="2"/>
       <c r="F507" s="2"/>
       <c r="G507" s="2"/>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B508" s="2" t="s">
         <v>552</v>
       </c>
       <c r="C508" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D508" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D508" s="2"/>
       <c r="E508" s="2"/>
       <c r="F508" s="2"/>
       <c r="G508" s="2"/>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B509" s="2" t="s">
         <v>553</v>
       </c>
       <c r="C509" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="D509" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E509" s="2"/>
       <c r="F509" s="2"/>
       <c r="G509" s="2"/>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B510" s="2" t="s">
         <v>554</v>
       </c>
       <c r="C510" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D510" s="2"/>
       <c r="E510" s="2"/>
       <c r="F510" s="2"/>
       <c r="G510" s="2"/>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B511" s="2" t="s">
@@ -11469,1652 +11482,1667 @@
       <c r="G514" s="2"/>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B515" s="2" t="s">
         <v>559</v>
       </c>
       <c r="C515" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D515" s="2"/>
       <c r="E515" s="2"/>
       <c r="F515" s="2"/>
       <c r="G515" s="2"/>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B516" s="2" t="s">
         <v>560</v>
       </c>
       <c r="C516" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D516" s="2"/>
       <c r="E516" s="2"/>
       <c r="F516" s="2"/>
       <c r="G516" s="2"/>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B517" s="2" t="s">
         <v>561</v>
       </c>
       <c r="C517" s="2" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D517" s="2"/>
       <c r="E517" s="2"/>
       <c r="F517" s="2"/>
       <c r="G517" s="2"/>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B518" s="2" t="s">
         <v>562</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D518" s="2"/>
       <c r="E518" s="2"/>
       <c r="F518" s="2"/>
       <c r="G518" s="2"/>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B519" s="2" t="s">
         <v>563</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D519" s="2"/>
       <c r="E519" s="2"/>
       <c r="F519" s="2"/>
       <c r="G519" s="2"/>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>564</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D520" s="2"/>
       <c r="E520" s="2"/>
       <c r="F520" s="2"/>
       <c r="G520" s="2"/>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B521" s="2" t="s">
         <v>565</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D521" s="2"/>
       <c r="E521" s="2"/>
       <c r="F521" s="2"/>
       <c r="G521" s="2"/>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B522" s="2" t="s">
         <v>566</v>
       </c>
       <c r="C522" s="2" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="D522" s="2"/>
       <c r="E522" s="2"/>
       <c r="F522" s="2"/>
       <c r="G522" s="2"/>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B523" s="2" t="s">
         <v>567</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D523" s="2"/>
       <c r="E523" s="2"/>
       <c r="F523" s="2"/>
       <c r="G523" s="2"/>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B524" s="2" t="s">
         <v>568</v>
       </c>
       <c r="C524" s="2" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="D524" s="2"/>
       <c r="E524" s="2"/>
       <c r="F524" s="2"/>
       <c r="G524" s="2"/>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B525" s="2" t="s">
         <v>569</v>
       </c>
       <c r="C525" s="2" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D525" s="2"/>
+        <v>434</v>
+      </c>
+      <c r="D525" s="2" t="s">
+        <v>33</v>
+      </c>
       <c r="E525" s="2"/>
       <c r="F525" s="2"/>
       <c r="G525" s="2"/>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B526" s="2" t="s">
         <v>570</v>
       </c>
       <c r="C526" s="2" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D526" s="2"/>
       <c r="E526" s="2"/>
       <c r="F526" s="2"/>
       <c r="G526" s="2"/>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>571</v>
       </c>
       <c r="C527" s="2" t="s">
-        <v>270</v>
+        <v>33</v>
       </c>
       <c r="D527" s="2"/>
       <c r="E527" s="2"/>
       <c r="F527" s="2"/>
       <c r="G527" s="2"/>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B528" s="2" t="s">
         <v>572</v>
       </c>
       <c r="C528" s="2" t="s">
-        <v>25</v>
+        <v>270</v>
       </c>
       <c r="D528" s="2"/>
       <c r="E528" s="2"/>
       <c r="F528" s="2"/>
       <c r="G528" s="2"/>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B529" s="2" t="s">
         <v>573</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D529" s="2"/>
       <c r="E529" s="2"/>
       <c r="F529" s="2"/>
       <c r="G529" s="2"/>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B530" s="2" t="s">
         <v>574</v>
       </c>
       <c r="C530" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D530" s="2"/>
       <c r="E530" s="2"/>
       <c r="F530" s="2"/>
       <c r="G530" s="2"/>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B531" s="2" t="s">
         <v>575</v>
       </c>
       <c r="C531" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D531" s="2"/>
       <c r="E531" s="2"/>
       <c r="F531" s="2"/>
       <c r="G531" s="2"/>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B532" s="2" t="s">
         <v>576</v>
       </c>
       <c r="C532" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D532" s="2"/>
       <c r="E532" s="2"/>
       <c r="F532" s="2"/>
       <c r="G532" s="2"/>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B533" s="2" t="s">
         <v>577</v>
       </c>
       <c r="C533" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D533" s="2"/>
       <c r="E533" s="2"/>
       <c r="F533" s="2"/>
       <c r="G533" s="2"/>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B534" s="2" t="s">
         <v>578</v>
       </c>
       <c r="C534" s="2" t="s">
-        <v>434</v>
+        <v>13</v>
       </c>
       <c r="D534" s="2"/>
       <c r="E534" s="2"/>
       <c r="F534" s="2"/>
       <c r="G534" s="2"/>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" s="2" t="s">
         <v>544</v>
       </c>
       <c r="B535" s="2" t="s">
         <v>579</v>
       </c>
       <c r="C535" s="2" t="s">
-        <v>21</v>
+        <v>434</v>
       </c>
       <c r="D535" s="2"/>
       <c r="E535" s="2"/>
       <c r="F535" s="2"/>
       <c r="G535" s="2"/>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="B536" s="2" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="C536" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D536" s="2"/>
       <c r="E536" s="2"/>
       <c r="F536" s="2"/>
       <c r="G536" s="2"/>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B537" s="2" t="s">
         <v>582</v>
       </c>
       <c r="C537" s="2" t="s">
-        <v>408</v>
+        <v>21</v>
       </c>
       <c r="D537" s="2"/>
       <c r="E537" s="2"/>
       <c r="F537" s="2"/>
       <c r="G537" s="2"/>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B538" s="2" t="s">
         <v>583</v>
       </c>
       <c r="C538" s="2" t="s">
-        <v>21</v>
+        <v>408</v>
       </c>
       <c r="D538" s="2"/>
       <c r="E538" s="2"/>
       <c r="F538" s="2"/>
       <c r="G538" s="2"/>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B539" s="2" t="s">
         <v>584</v>
       </c>
       <c r="C539" s="2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D539" s="2"/>
       <c r="E539" s="2"/>
       <c r="F539" s="2"/>
       <c r="G539" s="2"/>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B540" s="2" t="s">
         <v>585</v>
       </c>
       <c r="C540" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D540" s="2"/>
       <c r="E540" s="2"/>
       <c r="F540" s="2"/>
       <c r="G540" s="2"/>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B541" s="2" t="s">
         <v>586</v>
       </c>
       <c r="C541" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D541" s="2"/>
       <c r="E541" s="2"/>
       <c r="F541" s="2"/>
       <c r="G541" s="2"/>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B542" s="2" t="s">
         <v>587</v>
       </c>
       <c r="C542" s="2" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="D542" s="2"/>
+      <c r="E542" s="2"/>
       <c r="F542" s="2"/>
       <c r="G542" s="2"/>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B543" s="2" t="s">
         <v>588</v>
       </c>
       <c r="C543" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="E543" s="2"/>
+        <v>15</v>
+      </c>
+      <c r="D543" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E543" s="2" t="s">
+        <v>60</v>
+      </c>
       <c r="F543" s="2"/>
       <c r="G543" s="2"/>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B544" s="2" t="s">
         <v>589</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>434</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D544" s="2"/>
+      <c r="E544" s="2"/>
       <c r="F544" s="2"/>
       <c r="G544" s="2"/>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B545" s="2" t="s">
         <v>590</v>
       </c>
       <c r="C545" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="E545" s="2"/>
+        <v>434</v>
+      </c>
+      <c r="D545" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E545" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="F545" s="2"/>
       <c r="G545" s="2"/>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B546" s="2" t="s">
         <v>591</v>
       </c>
       <c r="C546" s="2" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="D546" s="2"/>
       <c r="E546" s="2"/>
       <c r="F546" s="2"/>
       <c r="G546" s="2"/>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B547" s="2" t="s">
         <v>592</v>
       </c>
       <c r="C547" s="2" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D547" s="2"/>
       <c r="E547" s="2"/>
       <c r="F547" s="2"/>
       <c r="G547" s="2"/>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B548" s="2" t="s">
         <v>593</v>
       </c>
       <c r="C548" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D548" s="2"/>
       <c r="E548" s="2"/>
       <c r="F548" s="2"/>
       <c r="G548" s="2"/>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B549" s="2" t="s">
         <v>594</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D549" s="2"/>
       <c r="E549" s="2"/>
       <c r="F549" s="2"/>
       <c r="G549" s="2"/>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B550" s="2" t="s">
         <v>595</v>
       </c>
       <c r="C550" s="2" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="D550" s="2"/>
       <c r="E550" s="2"/>
       <c r="F550" s="2"/>
       <c r="G550" s="2"/>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B551" s="2" t="s">
         <v>596</v>
       </c>
       <c r="C551" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D551" s="2"/>
       <c r="E551" s="2"/>
       <c r="F551" s="2"/>
       <c r="G551" s="2"/>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B552" s="2" t="s">
         <v>597</v>
       </c>
       <c r="C552" s="2" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D552" s="2"/>
       <c r="E552" s="2"/>
       <c r="F552" s="2"/>
       <c r="G552" s="2"/>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B553" s="2" t="s">
         <v>598</v>
       </c>
       <c r="C553" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D553" s="2"/>
       <c r="E553" s="2"/>
       <c r="F553" s="2"/>
       <c r="G553" s="2"/>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B554" s="2" t="s">
         <v>599</v>
       </c>
       <c r="C554" s="2" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="D554" s="2"/>
       <c r="E554" s="2"/>
       <c r="F554" s="2"/>
       <c r="G554" s="2"/>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B555" s="2" t="s">
         <v>600</v>
       </c>
       <c r="C555" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="D555" s="2"/>
       <c r="E555" s="2"/>
       <c r="F555" s="2"/>
       <c r="G555" s="2"/>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B556" s="2" t="s">
         <v>601</v>
       </c>
       <c r="C556" s="2" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D556" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="D556" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="E556" s="2"/>
       <c r="F556" s="2"/>
       <c r="G556" s="2"/>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B557" s="2" t="s">
         <v>602</v>
       </c>
       <c r="C557" s="2" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="D557" s="2"/>
       <c r="E557" s="2"/>
       <c r="F557" s="2"/>
       <c r="G557" s="2"/>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B558" s="2" t="s">
         <v>603</v>
       </c>
       <c r="C558" s="2" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="D558" s="2"/>
       <c r="E558" s="2"/>
       <c r="F558" s="2"/>
       <c r="G558" s="2"/>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B559" s="2" t="s">
         <v>604</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D559" s="2"/>
       <c r="E559" s="2"/>
       <c r="F559" s="2"/>
       <c r="G559" s="2"/>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B560" s="2" t="s">
         <v>605</v>
       </c>
       <c r="C560" s="2" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="D560" s="2"/>
       <c r="E560" s="2"/>
       <c r="F560" s="2"/>
       <c r="G560" s="2"/>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B561" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C561" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="D561" s="2"/>
       <c r="E561" s="2"/>
       <c r="F561" s="2"/>
       <c r="G561" s="2"/>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B562" s="2" t="s">
         <v>607</v>
       </c>
       <c r="C562" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D562" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E562" s="2"/>
       <c r="F562" s="2"/>
       <c r="G562" s="2"/>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B563" s="2" t="s">
         <v>608</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D563" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="D563" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="E563" s="2"/>
       <c r="F563" s="2"/>
       <c r="G563" s="2"/>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B564" s="2" t="s">
         <v>609</v>
       </c>
       <c r="C564" s="2" t="s">
-        <v>378</v>
+        <v>13</v>
       </c>
       <c r="D564" s="2"/>
       <c r="E564" s="2"/>
       <c r="F564" s="2"/>
       <c r="G564" s="2"/>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B565" s="2" t="s">
         <v>610</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>13</v>
+        <v>378</v>
       </c>
       <c r="D565" s="2"/>
       <c r="E565" s="2"/>
       <c r="F565" s="2"/>
       <c r="G565" s="2"/>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B566" s="2" t="s">
         <v>611</v>
       </c>
       <c r="C566" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D566" s="2"/>
       <c r="E566" s="2"/>
       <c r="F566" s="2"/>
       <c r="G566" s="2"/>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B567" s="2" t="s">
         <v>612</v>
       </c>
       <c r="C567" s="2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D567" s="2" t="s">
         <v>15</v>
       </c>
+      <c r="D567" s="2"/>
       <c r="E567" s="2"/>
       <c r="F567" s="2"/>
       <c r="G567" s="2"/>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B568" s="2" t="s">
         <v>613</v>
       </c>
       <c r="C568" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D568" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="D568" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="E568" s="2"/>
       <c r="F568" s="2"/>
       <c r="G568" s="2"/>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B569" s="2" t="s">
         <v>614</v>
       </c>
       <c r="C569" s="2" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D569" s="2"/>
       <c r="E569" s="2"/>
       <c r="F569" s="2"/>
       <c r="G569" s="2"/>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B570" s="2" t="s">
         <v>615</v>
       </c>
       <c r="C570" s="2" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="D570" s="2"/>
       <c r="E570" s="2"/>
       <c r="F570" s="2"/>
       <c r="G570" s="2"/>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B571" s="2" t="s">
         <v>616</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>31</v>
+        <v>120</v>
       </c>
       <c r="D571" s="2"/>
       <c r="E571" s="2"/>
       <c r="F571" s="2"/>
       <c r="G571" s="2"/>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="B572" s="2" t="s">
         <v>617</v>
       </c>
-      <c r="B572" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C572" s="2" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="D572" s="2"/>
       <c r="E572" s="2"/>
       <c r="F572" s="2"/>
       <c r="G572" s="2"/>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B573" s="2" t="s">
         <v>619</v>
       </c>
       <c r="C573" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D573" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="D573" s="2"/>
       <c r="E573" s="2"/>
       <c r="F573" s="2"/>
       <c r="G573" s="2"/>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B574" s="2" t="s">
         <v>620</v>
       </c>
       <c r="C574" s="2" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="D574" s="2"/>
       <c r="E574" s="2"/>
       <c r="F574" s="2"/>
       <c r="G574" s="2"/>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B575" s="2" t="s">
         <v>621</v>
       </c>
       <c r="C575" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D575" s="2"/>
       <c r="E575" s="2"/>
       <c r="F575" s="2"/>
       <c r="G575" s="2"/>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B576" s="2" t="s">
         <v>622</v>
       </c>
       <c r="C576" s="2" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D576" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="D576" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="E576" s="2"/>
       <c r="F576" s="2"/>
       <c r="G576" s="2"/>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B577" s="2" t="s">
         <v>623</v>
       </c>
       <c r="C577" s="2" t="s">
-        <v>434</v>
+        <v>9</v>
       </c>
       <c r="D577" s="2"/>
       <c r="E577" s="2"/>
       <c r="F577" s="2"/>
       <c r="G577" s="2"/>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B578" s="2" t="s">
         <v>624</v>
       </c>
       <c r="C578" s="2" t="s">
-        <v>15</v>
+        <v>434</v>
       </c>
       <c r="D578" s="2"/>
       <c r="E578" s="2"/>
       <c r="F578" s="2"/>
       <c r="G578" s="2"/>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B579" s="2" t="s">
         <v>625</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="D579" s="2"/>
       <c r="E579" s="2"/>
       <c r="F579" s="2"/>
       <c r="G579" s="2"/>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B580" s="2" t="s">
         <v>626</v>
       </c>
       <c r="C580" s="2" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="D580" s="2"/>
+      <c r="E580" s="2"/>
       <c r="F580" s="2"/>
       <c r="G580" s="2"/>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B581" s="2" t="s">
         <v>627</v>
       </c>
       <c r="C581" s="2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="E581" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="D581" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E581" s="2" t="s">
+        <v>120</v>
+      </c>
       <c r="F581" s="2"/>
       <c r="G581" s="2"/>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B582" s="2" t="s">
         <v>628</v>
       </c>
       <c r="C582" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D582" s="2"/>
       <c r="E582" s="2"/>
       <c r="F582" s="2"/>
       <c r="G582" s="2"/>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B583" s="2" t="s">
         <v>629</v>
       </c>
       <c r="C583" s="2" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D583" s="2"/>
       <c r="E583" s="2"/>
       <c r="F583" s="2"/>
       <c r="G583" s="2"/>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B584" s="2" t="s">
         <v>630</v>
       </c>
       <c r="C584" s="2" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D584" s="2"/>
       <c r="E584" s="2"/>
       <c r="F584" s="2"/>
       <c r="G584" s="2"/>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B585" s="2" t="s">
         <v>631</v>
       </c>
       <c r="C585" s="2" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D585" s="2"/>
+      <c r="E585" s="2"/>
       <c r="F585" s="2"/>
       <c r="G585" s="2"/>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B586" s="2" t="s">
         <v>632</v>
       </c>
       <c r="C586" s="2" t="s">
-        <v>129</v>
+        <v>92</v>
       </c>
       <c r="D586" s="2" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E586" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="E586" s="2" t="s">
+        <v>40</v>
+      </c>
       <c r="F586" s="2"/>
       <c r="G586" s="2"/>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B587" s="2" t="s">
         <v>633</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D587" s="2"/>
+        <v>129</v>
+      </c>
+      <c r="D587" s="2" t="s">
+        <v>65</v>
+      </c>
       <c r="E587" s="2"/>
       <c r="F587" s="2"/>
       <c r="G587" s="2"/>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B588" s="2" t="s">
         <v>634</v>
       </c>
       <c r="C588" s="2" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D588" s="2"/>
       <c r="E588" s="2"/>
       <c r="F588" s="2"/>
       <c r="G588" s="2"/>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B589" s="2" t="s">
         <v>635</v>
       </c>
       <c r="C589" s="2" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="D589" s="2"/>
+        <v>28</v>
+      </c>
+      <c r="D589" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="E589" s="2"/>
       <c r="F589" s="2"/>
       <c r="G589" s="2"/>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>636</v>
       </c>
       <c r="C590" s="2" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="D590" s="2"/>
       <c r="E590" s="2"/>
       <c r="F590" s="2"/>
       <c r="G590" s="2"/>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>637</v>
       </c>
       <c r="C591" s="2" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D591" s="2"/>
       <c r="E591" s="2"/>
       <c r="F591" s="2"/>
       <c r="G591" s="2"/>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>638</v>
       </c>
       <c r="C592" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D592" s="2"/>
       <c r="E592" s="2"/>
       <c r="F592" s="2"/>
       <c r="G592" s="2"/>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B593" s="2" t="s">
         <v>639</v>
       </c>
       <c r="C593" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D593" s="2"/>
       <c r="E593" s="2"/>
       <c r="F593" s="2"/>
       <c r="G593" s="2"/>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B594" s="2" t="s">
         <v>640</v>
       </c>
       <c r="C594" s="2" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="D594" s="2"/>
       <c r="E594" s="2"/>
       <c r="F594" s="2"/>
       <c r="G594" s="2"/>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B595" s="2" t="s">
         <v>641</v>
       </c>
       <c r="C595" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D595" s="2"/>
       <c r="E595" s="2"/>
       <c r="F595" s="2"/>
       <c r="G595" s="2"/>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B596" s="2" t="s">
         <v>642</v>
       </c>
       <c r="C596" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D596" s="2"/>
       <c r="E596" s="2"/>
       <c r="F596" s="2"/>
       <c r="G596" s="2"/>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B597" s="2" t="s">
         <v>643</v>
       </c>
       <c r="C597" s="2" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D597" s="2"/>
       <c r="E597" s="2"/>
       <c r="F597" s="2"/>
       <c r="G597" s="2"/>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B598" s="2" t="s">
         <v>644</v>
       </c>
       <c r="C598" s="2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="D598" s="2"/>
       <c r="E598" s="2"/>
       <c r="F598" s="2"/>
       <c r="G598" s="2"/>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B599" s="2" t="s">
         <v>645</v>
       </c>
       <c r="C599" s="2" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D599" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="D599" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="E599" s="2"/>
       <c r="F599" s="2"/>
       <c r="G599" s="2"/>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B600" s="2" t="s">
         <v>646</v>
       </c>
       <c r="C600" s="2" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="D600" s="2"/>
       <c r="E600" s="2"/>
       <c r="F600" s="2"/>
       <c r="G600" s="2"/>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B601" s="2" t="s">
         <v>647</v>
       </c>
       <c r="C601" s="2" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="D601" s="2"/>
       <c r="E601" s="2"/>
       <c r="F601" s="2"/>
       <c r="G601" s="2"/>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B602" s="2" t="s">
         <v>648</v>
       </c>
       <c r="C602" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D602" s="2" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E602" s="2"/>
       <c r="F602" s="2"/>
       <c r="G602" s="2"/>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B603" s="2" t="s">
         <v>649</v>
       </c>
       <c r="C603" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D603" s="2"/>
+        <v>18</v>
+      </c>
+      <c r="D603" s="2" t="s">
+        <v>15</v>
+      </c>
       <c r="E603" s="2"/>
       <c r="F603" s="2"/>
       <c r="G603" s="2"/>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B604" s="2" t="s">
         <v>650</v>
       </c>
       <c r="C604" s="2" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="D604" s="2"/>
       <c r="E604" s="2"/>
       <c r="F604" s="2"/>
       <c r="G604" s="2"/>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B605" s="2" t="s">
         <v>651</v>
       </c>
       <c r="C605" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D605" s="2"/>
+        <v>434</v>
+      </c>
+      <c r="D605" s="2" t="s">
+        <v>33</v>
+      </c>
       <c r="E605" s="2"/>
       <c r="F605" s="2"/>
       <c r="G605" s="2"/>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B606" s="2" t="s">
         <v>652</v>
       </c>
       <c r="C606" s="2" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D606" s="2"/>
       <c r="E606" s="2"/>
       <c r="F606" s="2"/>
       <c r="G606" s="2"/>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B607" s="2" t="s">
         <v>653</v>
       </c>
       <c r="C607" s="2" t="s">
-        <v>60</v>
+        <v>9</v>
       </c>
       <c r="D607" s="2"/>
       <c r="E607" s="2"/>
       <c r="F607" s="2"/>
       <c r="G607" s="2"/>
+    </row>
+    <row r="608" spans="1:7">
+      <c r="A608" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="B608" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="C608" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D608" s="2"/>
+      <c r="E608" s="2"/>
+      <c r="F608" s="2"/>
+      <c r="G608" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P40"/>
+  <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B40" sqref="B40:E40"/>
+      <selection activeCell="B41" sqref="B41:E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12755</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -13434,71 +13462,85 @@
         <v>522</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" s="2">
         <v>25</v>
       </c>
       <c r="C38" s="2">
         <v>12415</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>550</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="B39" s="2">
         <v>26</v>
       </c>
       <c r="C39" s="2">
-        <v>12673</v>
+        <v>12564</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>625</v>
+        <v>552</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>617</v>
+        <v>544</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="B40" s="2">
         <v>27</v>
       </c>
       <c r="C40" s="2">
+        <v>12673</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="B41" s="2">
+        <v>28</v>
+      </c>
+      <c r="C41" s="2">
         <v>12576</v>
       </c>
-      <c r="D40" s="2" t="s">
-[...3 lines deleted...]
-        <v>617</v>
+      <c r="D41" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -13516,187 +13558,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12757</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -13851,96 +13893,96 @@
         <v>507</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" s="2">
         <v>13</v>
       </c>
       <c r="C26" s="2">
         <v>12685</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>528</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="2">
         <v>14</v>
       </c>
       <c r="C27" s="2">
         <v>12470</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="2">
         <v>15</v>
       </c>
       <c r="C28" s="2">
         <v>12722</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="2">
         <v>16</v>
       </c>
       <c r="C29" s="2">
         <v>12481</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="2">
         <v>17</v>
       </c>
       <c r="C30" s="2">
         <v>12736</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -13958,187 +14000,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12758</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -14419,194 +14461,194 @@
         <v>544</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="B35" s="2">
         <v>22</v>
       </c>
       <c r="C35" s="2">
         <v>12533</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>556</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="B36" s="2">
         <v>23</v>
       </c>
       <c r="C36" s="2">
         <v>12468</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="B37" s="2">
         <v>24</v>
       </c>
       <c r="C37" s="2">
         <v>12688</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" s="2">
         <v>25</v>
       </c>
       <c r="C38" s="2">
         <v>12510</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="B39" s="2">
         <v>26</v>
       </c>
       <c r="C39" s="2">
         <v>12588</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="B40" s="2">
         <v>27</v>
       </c>
       <c r="C40" s="2">
         <v>12482</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="B41" s="2">
         <v>28</v>
       </c>
       <c r="C41" s="2">
         <v>12618</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="B42" s="2">
         <v>29</v>
       </c>
       <c r="C42" s="2">
         <v>12666</v>
       </c>
       <c r="D42" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="E42" s="2" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="B43" s="2">
         <v>30</v>
       </c>
       <c r="C43" s="2">
         <v>12536</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="B44" s="2">
         <v>31</v>
       </c>
       <c r="C44" s="2">
         <v>12646</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="B45" s="2">
         <v>32</v>
       </c>
       <c r="C45" s="2">
         <v>12434</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="B46" s="2">
         <v>33</v>
       </c>
       <c r="C46" s="2">
         <v>12699</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -14624,187 +14666,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12761</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -15001,51 +15043,51 @@
         <v>507</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="2">
         <v>16</v>
       </c>
       <c r="C29" s="2">
         <v>12557</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="2">
         <v>17</v>
       </c>
       <c r="C30" s="2">
         <v>12653</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>544</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
@@ -15066,187 +15108,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12763</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -15555,110 +15597,110 @@
         <v>507</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="B37" s="2">
         <v>24</v>
       </c>
       <c r="C37" s="2">
         <v>12655</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>533</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" s="2">
         <v>25</v>
       </c>
       <c r="C38" s="2">
         <v>12607</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="B39" s="2">
         <v>26</v>
       </c>
       <c r="C39" s="2">
         <v>12707</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="B40" s="2">
         <v>27</v>
       </c>
       <c r="C40" s="2">
         <v>12458</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="B41" s="2">
         <v>28</v>
       </c>
       <c r="C41" s="2">
         <v>12608</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="B42" s="2">
         <v>29</v>
       </c>
       <c r="C42" s="2">
         <v>12663</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -15676,187 +15718,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12765</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -16179,96 +16221,96 @@
         <v>470</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" s="2">
         <v>25</v>
       </c>
       <c r="C38" s="2">
         <v>12560</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="B39" s="2">
         <v>26</v>
       </c>
       <c r="C39" s="2">
         <v>12706</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="B40" s="2">
         <v>27</v>
       </c>
       <c r="C40" s="2">
         <v>12675</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="B41" s="2">
         <v>28</v>
       </c>
       <c r="C41" s="2">
         <v>12639</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="B42" s="2">
         <v>29</v>
       </c>
       <c r="C42" s="2">
         <v>12742</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -16286,187 +16328,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12781</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -16789,124 +16831,124 @@
         <v>507</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" s="2">
         <v>25</v>
       </c>
       <c r="C38" s="2">
         <v>12416</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="B39" s="2">
         <v>26</v>
       </c>
       <c r="C39" s="2">
         <v>12707</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="B40" s="2">
         <v>27</v>
       </c>
       <c r="C40" s="2">
         <v>12680</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="B41" s="2">
         <v>28</v>
       </c>
       <c r="C41" s="2">
         <v>12509</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="B42" s="2">
         <v>29</v>
       </c>
       <c r="C42" s="2">
         <v>12608</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="B43" s="2">
         <v>30</v>
       </c>
       <c r="C43" s="2">
         <v>12551</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="B44" s="2">
         <v>31</v>
       </c>
       <c r="C44" s="2">
         <v>12521</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -16924,187 +16966,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12785</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -17231,252 +17273,252 @@
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="B24" s="2">
         <v>11</v>
       </c>
       <c r="C24" s="2">
         <v>13007</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>293</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="B25" s="2">
         <v>12</v>
       </c>
       <c r="C25" s="2">
         <v>12571</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P28"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B28" sqref="B28:E28"/>
+      <selection activeCell="B30" sqref="B30:E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12811</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -17642,57 +17684,85 @@
         <v>296</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="2">
         <v>14</v>
       </c>
       <c r="C27" s="2">
         <v>12642</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>444</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="2">
         <v>15</v>
       </c>
       <c r="C28" s="2">
+        <v>12645</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" s="2">
+        <v>16</v>
+      </c>
+      <c r="C29" s="2">
+        <v>12617</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="B30" s="2">
+        <v>17</v>
+      </c>
+      <c r="C30" s="2">
         <v>12608</v>
       </c>
-      <c r="D28" s="2" t="s">
-[...3 lines deleted...]
-        <v>617</v>
+      <c r="D30" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -17710,187 +17780,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12839</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -17919,68 +17989,68 @@
         <v>356</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="B17" s="2">
         <v>4</v>
       </c>
       <c r="C17" s="2">
         <v>12522</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>508</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" s="2">
         <v>5</v>
       </c>
       <c r="C18" s="2">
         <v>12593</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" s="2">
         <v>6</v>
       </c>
       <c r="C19" s="2">
         <v>12457</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -17998,187 +18068,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12744</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -18585,208 +18655,208 @@
         <v>544</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="B44" s="2">
         <v>31</v>
       </c>
       <c r="C44" s="2">
         <v>12710</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>559</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="B45" s="2">
         <v>32</v>
       </c>
       <c r="C45" s="2">
         <v>12677</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="B46" s="2">
         <v>33</v>
       </c>
       <c r="C46" s="2">
         <v>12606</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="B47" s="2">
         <v>34</v>
       </c>
       <c r="C47" s="2">
         <v>12543</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="B48" s="2">
         <v>35</v>
       </c>
       <c r="C48" s="2">
         <v>12666</v>
       </c>
       <c r="D48" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="B49" s="2">
         <v>36</v>
       </c>
       <c r="C49" s="2">
         <v>12486</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="B50" s="2">
         <v>37</v>
       </c>
       <c r="C50" s="2">
         <v>12563</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="B51" s="2">
         <v>38</v>
       </c>
       <c r="C51" s="2">
         <v>12472</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="B52" s="2">
         <v>39</v>
       </c>
       <c r="C52" s="2">
         <v>12686</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="B53" s="2">
         <v>40</v>
       </c>
       <c r="C53" s="2">
         <v>12473</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="B54" s="2">
         <v>41</v>
       </c>
       <c r="C54" s="2">
         <v>12578</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="B55" s="2">
         <v>42</v>
       </c>
       <c r="C55" s="2">
         <v>12729</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="B56" s="2">
         <v>43</v>
       </c>
       <c r="C56" s="2">
         <v>12556</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -18804,187 +18874,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12847</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>128</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -19153,68 +19223,68 @@
         <v>470</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" s="2">
         <v>14</v>
       </c>
       <c r="C27" s="2">
         <v>12433</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>491</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" s="2">
         <v>15</v>
       </c>
       <c r="C28" s="2">
         <v>12644</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="2">
         <v>16</v>
       </c>
       <c r="C29" s="2">
         <v>12571</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -19232,187 +19302,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12984</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -19483,51 +19553,51 @@
         <v>507</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" s="2">
         <v>7</v>
       </c>
       <c r="C20" s="2">
         <v>12662</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>540</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" s="2">
         <v>8</v>
       </c>
       <c r="C21" s="2">
         <v>12657</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>544</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
@@ -19548,187 +19618,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>13010</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>296</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -19780,187 +19850,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12715</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>377</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -20003,54 +20073,54 @@
         <v>394</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" s="2">
         <v>5</v>
       </c>
       <c r="C18" s="2">
         <v>12611</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>414</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" s="2">
         <v>6</v>
       </c>
       <c r="C19" s="2">
         <v>12728</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -20068,221 +20138,221 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12714</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>407</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
       </c>
       <c r="C15" s="2">
         <v>12632</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -20300,187 +20370,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12561</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>433</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -20523,110 +20593,110 @@
         <v>507</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" s="2">
         <v>5</v>
       </c>
       <c r="C18" s="2">
         <v>12674</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>553</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" s="2">
         <v>6</v>
       </c>
       <c r="C19" s="2">
         <v>12688</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" s="2">
         <v>7</v>
       </c>
       <c r="C20" s="2">
         <v>12554</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" s="2">
         <v>8</v>
       </c>
       <c r="C21" s="2">
         <v>12675</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="B22" s="2">
         <v>9</v>
       </c>
       <c r="C22" s="2">
         <v>12671</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" s="2">
         <v>10</v>
       </c>
       <c r="C23" s="2">
         <v>12699</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -20644,187 +20714,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12745</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -21028,217 +21098,217 @@
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P89"/>
+  <dimension ref="A1:P90"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B89" sqref="B89:E89"/>
+      <selection activeCell="B90" sqref="B90:E90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12746</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -22076,239 +22146,253 @@
         <v>500</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="B75" s="2">
         <v>62</v>
       </c>
       <c r="C75" s="2">
         <v>12479</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>501</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="B76" s="2">
         <v>63</v>
       </c>
       <c r="C76" s="2">
-        <v>12672</v>
+        <v>12516</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>507</v>
+        <v>470</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="B77" s="2">
         <v>64</v>
       </c>
       <c r="C77" s="2">
-        <v>12595</v>
+        <v>12672</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>546</v>
+        <v>514</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>544</v>
+        <v>507</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="B78" s="2">
         <v>65</v>
       </c>
       <c r="C78" s="2">
-        <v>12524</v>
+        <v>12595</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="B79" s="2">
         <v>66</v>
       </c>
       <c r="C79" s="2">
-        <v>12493</v>
+        <v>12524</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="B80" s="2">
         <v>67</v>
       </c>
       <c r="C80" s="2">
-        <v>12565</v>
+        <v>12493</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="B81" s="2">
         <v>68</v>
       </c>
       <c r="C81" s="2">
-        <v>12302</v>
+        <v>12565</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="B82" s="2">
         <v>69</v>
       </c>
       <c r="C82" s="2">
-        <v>12474</v>
+        <v>12302</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="B83" s="2">
         <v>70</v>
       </c>
       <c r="C83" s="2">
-        <v>12591</v>
+        <v>12474</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="B84" s="2">
         <v>71</v>
       </c>
       <c r="C84" s="2">
-        <v>12711</v>
+        <v>12591</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>598</v>
+        <v>578</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>580</v>
+        <v>544</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="B85" s="2">
         <v>72</v>
       </c>
       <c r="C85" s="2">
-        <v>12727</v>
+        <v>12711</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="B86" s="2">
         <v>73</v>
       </c>
       <c r="C86" s="2">
-        <v>12549</v>
+        <v>12727</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="B87" s="2">
         <v>74</v>
       </c>
       <c r="C87" s="2">
-        <v>12629</v>
+        <v>12549</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="B88" s="2">
         <v>75</v>
       </c>
       <c r="C88" s="2">
-        <v>12708</v>
+        <v>12629</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>617</v>
+        <v>581</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="B89" s="2">
         <v>76</v>
       </c>
       <c r="C89" s="2">
+        <v>12708</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="B90" s="2">
+        <v>77</v>
+      </c>
+      <c r="C90" s="2">
         <v>12576</v>
       </c>
-      <c r="D89" s="2" t="s">
-[...3 lines deleted...]
-        <v>617</v>
+      <c r="D90" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -22326,187 +22410,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12747</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -23333,292 +23417,292 @@
         <v>507</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="B74" s="2">
         <v>61</v>
       </c>
       <c r="C74" s="2">
         <v>12564</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>552</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="B75" s="2">
         <v>62</v>
       </c>
       <c r="C75" s="2">
         <v>12447</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="B76" s="2">
         <v>63</v>
       </c>
       <c r="C76" s="2">
         <v>12634</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="B77" s="2">
         <v>64</v>
       </c>
       <c r="C77" s="2">
         <v>12707</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="B78" s="2">
         <v>65</v>
       </c>
       <c r="C78" s="2">
         <v>12675</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="B79" s="2">
         <v>66</v>
       </c>
       <c r="C79" s="2">
         <v>12709</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="B80" s="2">
         <v>67</v>
       </c>
       <c r="C80" s="2">
         <v>12464</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="B81" s="2">
         <v>68</v>
       </c>
       <c r="C81" s="2">
         <v>12539</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="B82" s="2">
         <v>69</v>
       </c>
       <c r="C82" s="2">
         <v>12691</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="B83" s="2">
         <v>70</v>
       </c>
       <c r="C83" s="2">
         <v>12441</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="B84" s="2">
         <v>71</v>
       </c>
       <c r="C84" s="2">
         <v>12550</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="B85" s="2">
         <v>72</v>
       </c>
       <c r="C85" s="2">
         <v>12448</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="B86" s="2">
         <v>73</v>
       </c>
       <c r="C86" s="2">
         <v>12455</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="B87" s="2">
         <v>74</v>
       </c>
       <c r="C87" s="2">
         <v>12456</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="B88" s="2">
         <v>75</v>
       </c>
       <c r="C88" s="2">
         <v>12531</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="B89" s="2">
         <v>76</v>
       </c>
       <c r="C89" s="2">
         <v>12741</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="B90" s="2">
         <v>77</v>
       </c>
       <c r="C90" s="2">
         <v>12696</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="B91" s="2">
         <v>78</v>
       </c>
       <c r="C91" s="2">
         <v>12697</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="B92" s="2">
         <v>79</v>
       </c>
       <c r="C92" s="2">
         <v>12517</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -23636,187 +23720,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12748</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -24237,294 +24321,294 @@
         <v>544</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="B45" s="2">
         <v>32</v>
       </c>
       <c r="C45" s="2">
         <v>12463</v>
       </c>
       <c r="D45" s="2" t="s">
         <v>558</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="B46" s="2">
         <v>33</v>
       </c>
       <c r="C46" s="2">
         <v>12465</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="B47" s="2">
         <v>34</v>
       </c>
       <c r="C47" s="2">
         <v>12604</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="B48" s="2">
         <v>35</v>
       </c>
       <c r="C48" s="2">
         <v>12734</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="B49" s="2">
         <v>36</v>
       </c>
       <c r="C49" s="2">
         <v>12735</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P46"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B46" sqref="B46:E46"/>
+      <selection activeCell="B47" sqref="B47:E47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12748</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -24718,281 +24802,295 @@
         <v>240</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" s="2">
         <v>16</v>
       </c>
       <c r="C29" s="2">
         <v>12957</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" s="2">
         <v>17</v>
       </c>
       <c r="C30" s="2">
-        <v>13018</v>
+        <v>12977</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>305</v>
+        <v>262</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>282</v>
+        <v>244</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" s="2">
         <v>18</v>
       </c>
       <c r="C31" s="2">
-        <v>12499</v>
+        <v>13018</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>332</v>
+        <v>305</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>319</v>
+        <v>282</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="B32" s="2">
         <v>19</v>
       </c>
       <c r="C32" s="2">
-        <v>12605</v>
+        <v>12499</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>375</v>
+        <v>332</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>356</v>
+        <v>319</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="B33" s="2">
         <v>20</v>
       </c>
       <c r="C33" s="2">
-        <v>12432</v>
+        <v>12605</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>418</v>
+        <v>375</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>394</v>
+        <v>356</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="B34" s="2">
         <v>21</v>
       </c>
       <c r="C34" s="2">
-        <v>12581</v>
+        <v>12432</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="B35" s="2">
         <v>22</v>
       </c>
       <c r="C35" s="2">
-        <v>12538</v>
+        <v>12581</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>445</v>
+        <v>424</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>432</v>
+        <v>394</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="B36" s="2">
         <v>23</v>
       </c>
       <c r="C36" s="2">
-        <v>12690</v>
+        <v>12538</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="B37" s="2">
         <v>24</v>
       </c>
       <c r="C37" s="2">
-        <v>12667</v>
+        <v>12690</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>472</v>
+        <v>452</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>470</v>
+        <v>432</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" s="2">
         <v>25</v>
       </c>
       <c r="C38" s="2">
-        <v>12539</v>
+        <v>12667</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>600</v>
+        <v>472</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>580</v>
+        <v>470</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="B39" s="2">
         <v>26</v>
       </c>
       <c r="C39" s="2">
-        <v>12691</v>
+        <v>12539</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="B40" s="2">
         <v>27</v>
       </c>
       <c r="C40" s="2">
-        <v>12441</v>
+        <v>12691</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>607</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="B41" s="2">
         <v>28</v>
       </c>
       <c r="C41" s="2">
-        <v>12448</v>
+        <v>12441</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="B42" s="2">
         <v>29</v>
       </c>
       <c r="C42" s="2">
-        <v>12455</v>
+        <v>12448</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>617</v>
+        <v>581</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="B43" s="2">
         <v>30</v>
       </c>
       <c r="C43" s="2">
-        <v>12457</v>
+        <v>12455</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="B44" s="2">
         <v>31</v>
       </c>
       <c r="C44" s="2">
-        <v>12696</v>
+        <v>12457</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>644</v>
+        <v>627</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="B45" s="2">
         <v>32</v>
       </c>
       <c r="C45" s="2">
-        <v>12697</v>
+        <v>12696</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="B46" s="2">
         <v>33</v>
       </c>
       <c r="C46" s="2">
-        <v>12517</v>
+        <v>12697</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>648</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="B47" s="2">
+        <v>34</v>
+      </c>
+      <c r="C47" s="2">
+        <v>12517</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -25010,187 +25108,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12750</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -26199,378 +26297,378 @@
         <v>544</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="B87" s="2">
         <v>74</v>
       </c>
       <c r="C87" s="2">
         <v>12453</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="B88" s="2">
         <v>75</v>
       </c>
       <c r="C88" s="2">
         <v>12720</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="B89" s="2">
         <v>76</v>
       </c>
       <c r="C89" s="2">
         <v>12544</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="B90" s="2">
         <v>77</v>
       </c>
       <c r="C90" s="2">
         <v>12700</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="B91" s="2">
         <v>78</v>
       </c>
       <c r="C91" s="2">
         <v>12451</v>
       </c>
       <c r="D91" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="E91" s="2" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="B92" s="2">
         <v>79</v>
       </c>
       <c r="C92" s="2">
         <v>12414</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="B93" s="2">
         <v>80</v>
       </c>
       <c r="C93" s="2">
         <v>12457</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="B94" s="2">
         <v>81</v>
       </c>
       <c r="C94" s="2">
         <v>12640</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="B95" s="2">
         <v>82</v>
       </c>
       <c r="C95" s="2">
         <v>12545</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="B96" s="2">
         <v>83</v>
       </c>
       <c r="C96" s="2">
         <v>12692</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="B97" s="2">
         <v>84</v>
       </c>
       <c r="C97" s="2">
         <v>12660</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B54" sqref="B54:E54"/>
+      <selection activeCell="B55" sqref="B55:E55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="4" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="4" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="4" customWidth="true" style="0"/>
     <col min="11" max="11" width="4" customWidth="true" style="0"/>
     <col min="12" max="12" width="4" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
     <col min="14" max="14" width="4" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
     <col min="16" max="16" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" customHeight="1" ht="4">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="B2" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16" customHeight="1" ht="15">
       <c r="B3" s="4" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16" customHeight="1" ht="15">
       <c r="B4" s="4" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
     </row>
     <row r="5" spans="1:16" customHeight="1" ht="11">
       <c r="B5" s="5" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
     </row>
     <row r="6" spans="1:16" customHeight="1" ht="15">
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16" customHeight="1" ht="4">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" s="7" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" s="2">
         <v>1</v>
       </c>
       <c r="C14" s="2">
         <v>12753</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" s="2">
         <v>2</v>
@@ -27044,113 +27142,127 @@
         <v>540</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="B49" s="2">
         <v>36</v>
       </c>
       <c r="C49" s="2">
         <v>12703</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>547</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="B50" s="2">
         <v>37</v>
       </c>
       <c r="C50" s="2">
-        <v>12731</v>
+        <v>13032</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>572</v>
+        <v>560</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="B51" s="2">
         <v>38</v>
       </c>
       <c r="C51" s="2">
-        <v>12705</v>
+        <v>12731</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>584</v>
+        <v>573</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>580</v>
+        <v>544</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="B52" s="2">
         <v>39</v>
       </c>
       <c r="C52" s="2">
-        <v>12637</v>
+        <v>12705</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="B53" s="2">
         <v>40</v>
       </c>
       <c r="C53" s="2">
-        <v>12723</v>
+        <v>12637</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="B54" s="2">
         <v>41</v>
       </c>
       <c r="C54" s="2">
+        <v>12723</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="B55" s="2">
+        <v>42</v>
+      </c>
+      <c r="C55" s="2">
         <v>12669</v>
       </c>
-      <c r="D54" s="2" t="s">
-[...3 lines deleted...]
-        <v>617</v>
+      <c r="D55" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>618</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>